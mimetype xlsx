--- v0 (2026-01-01)
+++ v1 (2026-05-14)
@@ -28,463 +28,463 @@
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CollectiveAccess" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Beeld</t>
   </si>
   <si>
     <t>Inventarisnummer</t>
   </si>
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>Beschrijving</t>
   </si>
   <si>
+    <t>OKG_001</t>
+  </si>
+  <si>
+    <t>Omer Buyse schildert een molen</t>
+  </si>
+  <si>
+    <t>Kunstschilder Omer Buyse, telg uit een schildersfamilie, schildert de Vinkemolen in Oosterzele, jaren 1960. De molen vertoont de typische 'buik' en open gebinte.;Omer Buyse (°1922) is de kleinzoon van Hippoliet Buyse, de stamvader van een stevige struik Knesselaarse schilders. Hippoliet had zeven zonen, zes van hen werden schilder. Eén van hun opvallendste prestaties was het schilderen van het interieur van de Sint-Willibrorduskerk van Knesselare. De schilderwerken duurden - ook omwille van oorlogsomstandigheden - van 1913 tot 1916. ;Omer's oom, Emiel, gaf ook zeer lang les in de Knesselaarse tekenschool en ook Omer en Emiel's zoon Edgard volgden de lessen vanaf hun elf à twaalf jaar mee. Na zijn legerdienst zou Edgard zijn vader daar opvolgen als lesgever. Omer werd een specialist in het sierschilderen van interieurs. ;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.;Duiding molen met dank aan Mike Ekelschot.</t>
+  </si>
+  <si>
+    <t>OKG_002</t>
+  </si>
+  <si>
+    <t>Groepsfoto Kaartersclub in café De Feestzaal bij Jozef Dancet</t>
+  </si>
+  <si>
+    <t>Knesselare telde vroeger heel wat meer café's dan nu het geval is. In de Kloosterstraat alleen al bevonden zich in 1941 vijf drankgelegenheden waaronder ook café 'de Feestzaal' van Jozef Dancet. ;Daarnaast had je toen ook nog 'Koorden en netten' bij Henri De Spiegelaere, café 'Gemeentehuis' bij Edmond van Houtte op De Plaats, even verderop 'Huis van Commerce' bij Marcel Van den Kerchove en het café van Prudent De Coster.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_003</t>
+  </si>
+  <si>
+    <t>Herbergierster Jona, de moeder van alle Knesselaarse dorpscafés</t>
+  </si>
+  <si>
+    <t>Al meer dan veertig jaar staat Jona De Neve achter de tapkraan van café De Sportkring in Knesselare, ze is hiermee zo'n beetje de moeder van de Knesselaarse dorpscafés. De Sportkring was voor een hele generatie mensen een sociaal ontmoetingspunt. De werkgeversorganisaties vergaderen er nog. Maar veel ruimer bekend werd het café van Jona als sportcafé waar SV'ers en vooral wielerliefhebbers en -toeristen thuis zijn.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_004</t>
+  </si>
+  <si>
+    <t>Oudste portret van een gemeenteraad in Knesselare</t>
+  </si>
+  <si>
+    <t>Deze foto is genomen in 1897 in het Gemeentehuis van Knesselare en is de oudste foto genomen van een gemeenteraad in Knesselare.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zouaaf Johannes Van Heyste met kar en ezel </t>
+  </si>
+  <si>
+    <t>Op deze foto uit 1935 is Joannes Van Heyste, gekleed in de typische zouavendracht, te zien met zijn karretje en ezel. Hij is dan al 94 jaar oud. In november 1867 was hij te voet naar Rome getrokken om als zouaaf meet het pauselijk leger deel te nemen aan de slag bij Mentana. ;Bij zijn terugkeer twee jaar later werd hij voerman met zijn ezeltje en kar. Naast hem staat zijn zoon Alfons Van Heyste. Alfons’ zoon Robert Van Heyste had tijdelijk een garage en bouwde samen met zijn broer Cyriel een transportbedrijf uit. Cyriels zoon Gilbert Van Heyste zou het transportbedrijf Van Heyste verder uitbouwen. ;Zouaven vormden vanaf 1831 een Frans legeronderdeel. De hiernaar vernoemde pauselijke zoeaven probeerden rond 1860 de Kerkelijke Staat in Italië van de ondergang te behoeden. De eerste Zouaveneenheid bestond aanvankelijk uit ongeveer 200 Zuauas, jonge Kabylische Berbers die als hulptroepen het Franse leger in Algerije ondersteunden. [...] De kleding bleef om de afkomst van het regiment te onderstrepen een typisch uiterlijk behouden. Via overname door het Franse leger groeiden de Zoeaven al vóór 1840 uit tot een keurtroep van drie regimenten. Zij verwierven een geduchte reputatie in de Krimoorlog en gedurende de Frans-Duitse Oorlog. Hun exotische uitmonstering met wijde broek en rode fez (chechia) bleef tot in de Eerste Wereldoorlog gehandhaafd. Pas in 1962 werd de laatste zouaveneenheid opgeheven. Met de onafhankelijkheid van Algerije was de rekruteringsgrond voor de Zouaven weggevallen. (bron: Wikipedia);Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_007</t>
+  </si>
+  <si>
+    <t>Voetbalclub VV Harup Knesselare tijdens haar glorieperiode</t>
+  </si>
+  <si>
+    <t>Een van de vele oude beelden van voetbalclub VV Harop Knesselare vlak na de oprichting in 1934. In het seizoen 1934-1935 werd Harop al kampioen in de tweede B-afdeling van KVS Oost-Vlaanderen. Dat wordt gevierd met een uitgebreide stoet, met muziek, een souper, kunstliederen en een huldiging in de patronage. ;In 1934 werd VV Harup opgericht door E.H. Hendrik De Sutter. Hij was tegelijk proost en voorzitter. Over wie lid kan worden bestaat geen onduidelijkheid: 'Alle katholieke jongeren vanaf 10 jaar die van onberispelijk gedrag en zeden zijn'. Voor ereleden gold hetzelfde.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_008</t>
+  </si>
+  <si>
+    <t>Vrachtwagens van familiebedrijf Martlé</t>
+  </si>
+  <si>
+    <t>Twee vrachtwagens met hun lading, boomstammen, van het familiebedrijf van Herman Martlé. ;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
     <t>OKG_009</t>
   </si>
   <si>
     <t>Aankondiging van K.V.S.  V.V. Harop Knesselare 'Groote Familiematch'</t>
   </si>
   <si>
     <t>Aankondiging van een 'Groote Familiematch' door K.V.S. V.V. Harop Knesselare tegen de Familie Devreese-Stock-Van de Casteele. Op de aankondiging staat het volgende te lezen: ;Groote Familiematch op zondag 24 april 1938 te 2 uur. 
 ;Familie-elftal (wit): Robert Stock (doelman), Maurice De Vreese (links achter), Hilaire Van de Casteele (rechts achter), Omer Stock (links midden), Gerard De Vreese (centrum midden), Oscar De Vreese (rechts midden). Paul Stock (links voor), Edg. Van de Casteele (links voor), Ger. Van de Casteele (midden voor), Om. De Vreese (rechts voor) en Jeroom V. d. Casteele (rechts voor).;Selectie-elftal (groen-geel): Marcel Verniest (links voor), Gaston Mestdagh (links voor), Rodolf Geldhof (links midden), Gerard Speeckaert (rechts voor), Albert Saintobyn (rechts voor), Emiel Fraeyman (links midden), Willy Van Loocke (centrum midden), Robert Smessaert (rechts midden), Gerard Verniest (links voor), Hilaire De Neve (rechts voor) en Michel De Lichte (doelman).;Inkomprijs: 2 fr. - Supporters, allen op post. - Erelidkaarten zijn geldig. Op zondag 1 mei, match te 3u. Knesselare I - Aalter I;Dit document en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
   </si>
   <si>
-    <t>OKG_072</t>
-[...50 lines deleted...]
-    <t>De allereerste vrachtwagens van het toen beginnend transportbedrijfje van Herman Martlé dat nu is uitgegroeid tot een zeer veelzijdig bedrijf. Deze foto is genomen in de Urselseweg, tijdens de jaren 1950.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+    <t>OKG_010</t>
+  </si>
+  <si>
+    <t>Middenstandsvrouwen van Knesselare</t>
+  </si>
+  <si>
+    <t>Foto van de CMVB (Christelijk Middenstandsverbond van België, vandaag Markant) van Knesselare, tijdens de jaren 1960. Mevrouw Vanthuyne-De Baets stichtte destijds de Knesselaarse afdeling, een beetje op aangeven van toenmalig onderpastoor Aloïs De Jaeger. ;Op deze foto zien we de tweede generatie bestuursleden van de CMVB. Flora Caboor-Roose, onderste rij, uiterst rechts, werd gewestvoorzitster. ;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_012</t>
+  </si>
+  <si>
+    <t>Muziekvereniging 'Willen is kunnen'</t>
+  </si>
+  <si>
+    <t>De Knesselaarse fanfare 'Willen is kunnen' werd in 1888 gesticht. Op deze foto uit 1973 huldigt de muziekvereniging haar meest verdienstelijke bestuursleden en muzikanten in de Parochiezaal van Knesselare. In 1973 zijn dat er heel wat. ;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Optocht Middenstandsvrouwen Knesselare </t>
+  </si>
+  <si>
+    <t>Foto van een optocht met een delegatie van de CMVB (Christelijk Middenstandsverbond van België, vandaag Markant) van Knesselare, in 1969.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
   </si>
   <si>
     <t>OKG_014</t>
   </si>
   <si>
     <t>Feest middenstandsvrouwen Knesselare</t>
   </si>
   <si>
     <t>Foto van een feestviering van de Middenstandsvrouwen van Knesselare. De CMVB (Christelijk Middenstandsverbond van België, vandaag Markant), kwam daarvoor samen in de Parochiezaal van Knesselare, in 1969.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
   </si>
   <si>
-    <t>OKG_002</t>
-[...43 lines deleted...]
-  <si>
     <t>OKG_015</t>
   </si>
   <si>
     <t>Kloosterzusters in Knesselare</t>
   </si>
   <si>
     <t>De Zusters Franciscanessen namen in 1981 het klooster van de zusters van Liefde over in Knesselare. Die hadden zich in oktober 1855 in Knesselare gevestigd in een complex dat werd gebouwd door de familie van de Woestyne van Hansbeke. Doel was om meisjes onderwijs te verstrekken, 'maar in de eerste plaats het verplegen van arme ouderlingen en het bezorgen van onvermogende weezekinderen'.;Als de zusters van Liefde in 1891 vertrekken (wellicht omdat hun oversten grotere plannen hadden in koloniaal Kongo), zijn er twee lagere klassen voor meisjes, een bewaarschool en een werkschool, waar kinderen kant leerden vervaardigen. ;De school groeit tijdens de jaren vijftig en opent verschillende afdelingen, maar het weeshuis en later ook het rusthuis moeten sluiten. Een almaar uitdunnende groep zusters Franciscanessen blijft nog even in Knesselare, maar verhuist uiteindelijk naar andere kloosters, vooral naar Vinderhoute. De Broeders van Liefde nemen klooster en school over. In het klooster en de oude klassen starten ze met de opvangcentra Betanië en Jona.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
-  </si>
-[...239 lines deleted...]
-    <t>De tweeling van de dorpsfotograaf poseert voor de foto.</t>
   </si>
   <si>
     <t>OKG_016</t>
   </si>
   <si>
     <t>Voetbalclub VV Harup Knesselare tijdens de jaren 1950</t>
   </si>
   <si>
     <t>In 1934 werd VV Harup opgericht door E.H. Hendrik De Sutter. Hij was tegelijk proost en voorzitter. Over wie lid kan worden bestaat geen onduidelijkheid: 'Alle katholieke jongeren vanaf 10 jaar die van onberispelijk gedrag en zeden zijn'. Voor ereleden gold hetzelfde.
 Deze foto werd genomen op het voetbalveld in de Sportstraat.
  ;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
   </si>
   <si>
-    <t>OKG_007</t>
-[...14 lines deleted...]
-    <t>Twee vrachtwagens met hun lading, boomstammen, van het familiebedrijf van Herman Martlé. ;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+    <t>OKG_017</t>
+  </si>
+  <si>
+    <t>De Heer Jan Van Knesselaere en zijn gevolg in een optocht</t>
+  </si>
+  <si>
+    <t>De Heer Jan Van Knesselaere en zijn gevolg, in aantocht naar den Guldensporenslag 1302, tijdens een optocht.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_018</t>
+  </si>
+  <si>
+    <t>Profrenner Jozef Timmerman op weg in Milaan - San Remo</t>
+  </si>
+  <si>
+    <t>Jozef Timmerman was van 1964 tot 1971 een Belgische beroepsrenner. Eind jaren '60 was hij enkele jaren lid van Willem II - Gazelle, de ploeg van Rik Van Looy.
+Hij won bij de beloften in 1962 een rit in de Ronde van België, hij verloor de eindwinst in die ronde toen met 7 seconden. Een jaar later won hij de Omloop Het Volk eveneens bij de beloften. In de Ronde van Marokko in 1964 droeg hij 14 dagen de gele trui, maar hij behaalde geen eindwinst. ;Anekdote van Jozef Timmerman, vaak ook knecht voor heel wat grote kopmannen zoals Rik Van Looy en Benoni Beheyt: "Toen Beheyt wereldkampioen was, werden zijn gebruikte tubes van zijn fiets gehaald en bij ons op de fiets gelegd. Ze waren al aan het rekken! Vergelijk dat eens met het rennerscomfort van vandaag!";Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_019</t>
+  </si>
+  <si>
+    <t>Duivensport in Knesselare</t>
+  </si>
+  <si>
+    <t>In Knesselare is het bedrijf PIPA opgericht, het CNN van de duivenpers, maar ook het Christie's van de duivenverkoop. De Familie Gyselbrecht, met grootvader Remi, zonen André en (zie foto) Carlo en kleinzonen Nikolaas en Thomas zijn er de trekkers van. ;In de Eentveldstraat vond je tijdens de hoogdagen van de duivensport om de twee of drie huizen wel een duivenpier. Eén inwoner op vijftig was duivenmelker, bij één huis op vijf stond er een hok.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_020</t>
+  </si>
+  <si>
+    <t>Eerste vrachtwagens van Herman Martlé</t>
+  </si>
+  <si>
+    <t>De allereerste vrachtwagens van het toen beginnend transportbedrijfje van Herman Martlé dat nu is uitgegroeid tot een zeer veelzijdig bedrijf. Deze foto is genomen in de Urselseweg, tijdens de jaren 1950.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_021</t>
+  </si>
+  <si>
+    <t>Kroostrijke gezinnen in Knesselare</t>
+  </si>
+  <si>
+    <t>Op deze foto uit 1950 zijn enkele gedecoreerde moeders van de Bond der Kroostrijke Gezinnen in Knesselare. Later werd dat de Bond der Grote en Jonge gezinnen en nu spreekt men van Gezinsbond. ;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_022</t>
+  </si>
+  <si>
+    <t>Knesselaarse landbouwers</t>
+  </si>
+  <si>
+    <t>Op deze foto uit de jaren 1940 zijn enkele Knesselaarse landbouwers en hun hond te zien terwijl ze even uitrusten van het werk voor de lens van Edgard Van de Casteele. Het is vooralsnog onbekend wie wordt afgebeeld.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_023</t>
+  </si>
+  <si>
+    <t>Jozef Timmerman met een Marokkaanse prinselijke theebeker</t>
+  </si>
+  <si>
+    <t>Jozef Timmerman droeg in de Ronde van Marokko gedurende 14 dagen de gele trui, tot hij werd geklopt door de Marokkaan El Gourch. Veel kranten schreven toen dat hij Jozef "stayerde", omdat hij vakkundig uit de wind was gezet. ;"Eén krant schreef dat één rijkswachter "achter" mij reed en negen rijkswachtmotars "voor" El Gourch." De Marokkaanse koerscommissaris had niets gezien. Jozef hield er wel deze zilveren theebeker aan over, een schenking van de Marokkaanse Minister van Sport.;Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+  </si>
+  <si>
+    <t>OKG_051</t>
+  </si>
+  <si>
+    <t>Twee meisjes, Knesselare</t>
+  </si>
+  <si>
+    <t>De tweeling van de dorpsfotograaf poseert voor de foto.</t>
+  </si>
+  <si>
+    <t>OKG_052</t>
+  </si>
+  <si>
+    <t>Trimards vertrekken naar Frankrijk</t>
+  </si>
+  <si>
+    <t>De Knesselaarse seizoenarbeiders (trimards) voor Willem Tell, bij Briek Van Hooreweghe (tweede van links), zijn klaar om te vertrekken naar Frankrijk voor de bietenoogst.</t>
+  </si>
+  <si>
+    <t>OKG_054</t>
+  </si>
+  <si>
+    <t>Sinterklaastafereel, Knesselare</t>
+  </si>
+  <si>
+    <t>Twee kinderen poseren in een fotostudio bij het speelgoed dat ze kregen van Sinterklaas gekregen. Het speelgoed uit de eerste helft van de 20ste eeuw dat op deze foto te zien is verschilt in veel opzichten van het speelgoed van vandaag.</t>
+  </si>
+  <si>
+    <t>OKG_055</t>
+  </si>
+  <si>
+    <t>Kermis in Nieuwendorpe</t>
+  </si>
+  <si>
+    <t>Nieuwendorpe (hoek huidige Kerkstraat en Molenstraat), in de volksmond ook bekend als "t'ent de leegte", was in het begin van de 20ste eeuw nog een jonge dorpswijk met een felle kermis. Zaklopen was er een van de animaties. Tijdens de kermis werd ook heel wat gefeest en gedronken. Deze foto werd genomen rond de tonnen van brouwer Emiel Leuridan in de Kerkstraat. De initialen van Emiel Leuridan staan op de ton.</t>
+  </si>
+  <si>
+    <t>OKG_056</t>
+  </si>
+  <si>
+    <t>De weg naar 't klooster</t>
+  </si>
+  <si>
+    <t>Op het platteland traden jonge meisjes vaak in het klooster. Het was niet ongewoon dat een dochter van een landelijk gezin haar intrede deed. Vier dochter uit hetzelfde gezin die naar het klooster trokken was echter wel ongewoon. Op het familieportret zijn vier zusters te zien uit hetzelfde gezin met vader Cyriellys De Saer (°1898).</t>
+  </si>
+  <si>
+    <t>OKG_057</t>
+  </si>
+  <si>
+    <t>Transport van toen: trekvee</t>
+  </si>
+  <si>
+    <t>Het vee op het land trok eeuwenlang de wagens van de landbouwers. Het 'trekvee' bepaalde mee het beeld van de landbouw.</t>
+  </si>
+  <si>
+    <t>OKG_059</t>
+  </si>
+  <si>
+    <t>Kruisvaarder op weg naar Jeruzalem, Knesselare</t>
+  </si>
+  <si>
+    <t>Een beeld uit de stoet van burgemeester August De Jaeger (1897): Jan Van Knesselare vertrekt naar Jeruzalem.</t>
+  </si>
+  <si>
+    <t>OKG_060</t>
+  </si>
+  <si>
+    <t>Transport van toen: ijskar</t>
+  </si>
+  <si>
+    <t>IJsjesman Triphon De Deyne had een eigen 'rond' in het dorp. "Crème à la glace!", riep hij uit volle borst.</t>
+  </si>
+  <si>
+    <t>OKG_061</t>
+  </si>
+  <si>
+    <t>Tansport van toen: paard trekt de melkkar (2), Knesselare</t>
+  </si>
+  <si>
+    <t>De melkboer brengt de melk aan huis in de Kerkstraat. De melkflessen worden gestapeld op een kar die getrokken wordt door een paard.</t>
+  </si>
+  <si>
+    <t>OKG_062</t>
+  </si>
+  <si>
+    <t>Transport van toen: hondenkar</t>
+  </si>
+  <si>
+    <t>Een hondenkar werd ook gebruikt voor personenvervoer. Enkele jonge vrouwen uit de buurt met de kleine Rudi Gelhof op de schoot, zitten op de melkkar. Deze foto werd genomen ter hoogte van de leerlooirij van vader Gelhof in de Hellestraat.</t>
+  </si>
+  <si>
+    <t>OKG_063</t>
+  </si>
+  <si>
+    <t>Transport van toen: met de tram naar de markt</t>
+  </si>
+  <si>
+    <t>Voor marktdagen en feestdagen was de komst van de tram een geschenk uit de hemel. Knesselare had in het begin van de 20ste eeuw een veemarkt. Evenementen werden veel meer dan voorheen nu ook bijgewoond door delangstellenden uit een veel bredere omgeving.</t>
+  </si>
+  <si>
+    <t>OKG_064</t>
+  </si>
+  <si>
+    <t>Transport van toen: tram</t>
+  </si>
+  <si>
+    <t>Voor de auto bracht de tram de mensen van dorp naar dorp. 'Kamielke' in de Kloosterstraat.</t>
+  </si>
+  <si>
+    <t>OKG_065</t>
+  </si>
+  <si>
+    <t>Transport van toen: tramstatie</t>
+  </si>
+  <si>
+    <t>In het tramtraject tussen Brugge en Gent werd er een halte voorzien in Knesselare. Aan de tramstatie zorgden een hotel, een groot bedrijf en veel herbergen voor beweging op straat. Deze foto werd genomen achteraan de molen Mayens.</t>
   </si>
   <si>
     <t>OKG_066</t>
   </si>
   <si>
     <t>Vrijheidsboom op De Plaats, Knesselare</t>
   </si>
   <si>
     <t>Na de Eerste Wereldoorlog plantte Knesselare een vrijheidsboom op De Plaats. Op de achtergrond is het, toen nog vrij jonge, gemeentehuis te zien.</t>
   </si>
   <si>
-    <t>OKG_005</t>
-[...5 lines deleted...]
-    <t>Op deze foto uit 1935 is Joannes Van Heyste, gekleed in de typische zouavendracht, te zien met zijn karretje en ezel. Hij is dan al 94 jaar oud. In november 1867 was hij te voet naar Rome getrokken om als zouaaf meet het pauselijk leger deel te nemen aan de slag bij Mentana. ;Bij zijn terugkeer twee jaar later werd hij voerman met zijn ezeltje en kar. Naast hem staat zijn zoon Alfons Van Heyste. Alfons’ zoon Robert Van Heyste had tijdelijk een garage en bouwde samen met zijn broer Cyriel een transportbedrijf uit. Cyriels zoon Gilbert Van Heyste zou het transportbedrijf Van Heyste verder uitbouwen. ;Zouaven vormden vanaf 1831 een Frans legeronderdeel. De hiernaar vernoemde pauselijke zoeaven probeerden rond 1860 de Kerkelijke Staat in Italië van de ondergang te behoeden. De eerste Zouaveneenheid bestond aanvankelijk uit ongeveer 200 Zuauas, jonge Kabylische Berbers die als hulptroepen het Franse leger in Algerije ondersteunden. [...] De kleding bleef om de afkomst van het regiment te onderstrepen een typisch uiterlijk behouden. Via overname door het Franse leger groeiden de Zoeaven al vóór 1840 uit tot een keurtroep van drie regimenten. Zij verwierven een geduchte reputatie in de Krimoorlog en gedurende de Frans-Duitse Oorlog. Hun exotische uitmonstering met wijde broek en rode fez (chechia) bleef tot in de Eerste Wereldoorlog gehandhaafd. Pas in 1962 werd de laatste zouaveneenheid opgeheven. Met de onafhankelijkheid van Algerije was de rekruteringsgrond voor de Zouaven weggevallen. (bron: Wikipedia);Deze foto en bijhorende informatie werd gepubliceerd in het boek "Over Knesselare gesproken - babbels in de aders van ons dorp", geschreven door Jan Van de Casteele, een publicatie van Cultuurraad Knesselare en gerealiseerd met de steun van COMEET/Erfgoedcel Meetjesland.</t>
+    <t>OKG_067</t>
+  </si>
+  <si>
+    <t>Transport van toen: auto, Knesselare</t>
+  </si>
+  <si>
+    <t>Het oudste beeld van een auto in Knesselare. Een koerier op weg naar de sigarenfabriek in de Kerkstraat.</t>
+  </si>
+  <si>
+    <t>OKG_068</t>
+  </si>
+  <si>
+    <t>Dorpsplein in de sneeuw (1), Knesselare</t>
+  </si>
+  <si>
+    <t>In de winter sneeuwt De Plaats in Knesselare-Plaats onder en sieren enkel nog de lantaarns het dorpslandschap. Op de achtergrond is een van de eerste auto's van het dorp te zien.</t>
+  </si>
+  <si>
+    <t>OKG_069</t>
+  </si>
+  <si>
+    <t>Transport van toen: het eerste grote autocarbedrijf, Knesselare</t>
+  </si>
+  <si>
+    <t>Het autocarbedrijf van de familie Blancquaert in de Urselseweg was een van de uithangborden van de gemeente. Op de foto zijn Theofiel Blancquaert en zijn vrouw Clarisse Dhaese te zien.</t>
+  </si>
+  <si>
+    <t>OKG_070</t>
+  </si>
+  <si>
+    <t>Transport van toen: bus, Knesselare</t>
+  </si>
+  <si>
+    <t>Een bus van en voor Knesselare. De eerste lokale autocar was die van Hilaire Maenhout. Deze foto werd genomen tijdens de winter ter hoogte van De Plaats. Hierdoor werd werken op afstand een stuk comfortabeler, onder meer voor de textielarbeiders van UCO Gent.</t>
+  </si>
+  <si>
+    <t>OKG_071</t>
+  </si>
+  <si>
+    <t>Stilleven van De Plaats, Knesselare</t>
+  </si>
+  <si>
+    <t>Kasseien en lantaarnpalen zorgden vroeger voor een pittoresk dorpscentrum.</t>
+  </si>
+  <si>
+    <t>OKG_072</t>
+  </si>
+  <si>
+    <t>Buurtbewoners van de Hellestraat, Knesselare</t>
+  </si>
+  <si>
+    <t>Buren namen vroeger de tijd voor een babbel op de stoep en zetten daarbij de stoelen op straat. Dit beeld werd genomen in de Hellestraat in Knesselare.</t>
+  </si>
+  <si>
+    <t>OKG_073</t>
+  </si>
+  <si>
+    <t>De autocars openden de wereld voor schoolkinderen. Een heel jaar lang werd uitgekeken naar een uitstapje met de bus. De kinderen namen hun lunchpakket mee in een brooddoos.</t>
+  </si>
+  <si>
+    <t>OKG_074</t>
+  </si>
+  <si>
+    <t>Transport van toen: tram, Knesselare</t>
+  </si>
+  <si>
+    <t>De tram was niet enkel een transportmiddel maar ook een attractie voor de plaatselijke jeugd. Voor deze foto poseerde de lagere jongensschool met meester Albert Casneuf en meester Alfons Ryserhove tijdens een schoolreis naar Wallonië.</t>
+  </si>
+  <si>
+    <t>OKG_075</t>
+  </si>
+  <si>
+    <t>Kermis, Knesselare</t>
+  </si>
+  <si>
+    <t>Generaties schoolkinderen amuseerden zich op de kermis. De paardenmolen onder de kerktoren was heel lang de topattractie.</t>
+  </si>
+  <si>
+    <t>OKG_076</t>
+  </si>
+  <si>
+    <t>Pastorij, Knesselare</t>
+  </si>
+  <si>
+    <t>De pastorij (°1779) is het oudste gebouw van Knesselare en dateert uit de Oostenrijkse periode. Dit beeld dateert van 1958.</t>
+  </si>
+  <si>
+    <t>OKG_077</t>
+  </si>
+  <si>
+    <t>Stoet van burgemeester August De Jaeger, Knesselare</t>
+  </si>
+  <si>
+    <t>Jan Van Knesselare en zijn gevolg zijn, de goedendag in de hand, klaar voor de strijd tegen de Fransen. Op deze foto is een van de groepen te zien uit de stoet van burgemeester August De Jaeger</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -509,1413 +509,1413 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26415c7ad1cd6009cfc177d996929f3e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe9c0f7db9ef49e375ec47eac07125.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47884d9077ab2bb8b446cb79b863db.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1edfe8e7c861b3ca67280aa84364ad.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de086bde4ffb4e4db9b9c29b856f6e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cca7143891faa45f14eaf43d908f6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a8118fed3a922016f3c3e588df62.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fe55b5c2ffd219281f5864d6dd4dc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38079c9865268fb80ab3f50f90b064a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a23904d60ad059f3ba0f85efb38cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323e98dec029a8279eeb30a69dc4441.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a5a61c1e831d97db5afaf3f31ecf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b274aceaafa53382565088ca06e9e7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0a47bc33475cd3a8db65b949e752b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af027c231fe6e5f9474df66ff9e71c4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f831af19b4f7b369099f92532f0ec8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fed767b56da3be713469938ebdfe5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb6e404f8da824b4f59ceeee3f109b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62409de284d5339b47e96c275193a7c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb33d53dfdeede06b16479205ea95d.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb396fea856322b94fb23196ed5df8.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5ea0fe51369f9ebaa14e627f93519.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7fe07a322545fda5005b21842c9b1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0facdda4efb02f5454398f587699a.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec1e556ea33cb6951c42916c91425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f26eeec0dc3c87ba5dfd4f6a7a8d4.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee8ae00c1662a1e7d62848f1a3db3.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55910c199ef8ca26cfa778bb6136c57f.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036ad2f56e0a6554f2ba5ae23f26986.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8538099deed5c15af2cd93487152c.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45921c144c1a47e4ca82bebcfa448c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae53ad9b43286f97ce1c5b780543a81.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bafeaaf2d71c97c272ccd001d3a7a.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d6bc590610cde673dc8dbc2894953.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad31f2d53101f1866ec2f23c155404.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeefd3beccdeb07e38a8e942c669287.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f5a82a80ef8bfa19427cc8abffe8.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb1749e2354324bd5750b75bc4f946.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd740638322de7b064efae85c11a7b4.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd11760924fe9f206753f2acc9d1e0.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147cdb5e00669cce61ab38f265118dd.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41fe16122c4e38ce5b33aea3c7daf9.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7e763f6dc3460a0a5b451cf0e99d4.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9331835e8639c972320a261df1bf3.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f68379ee5b39adea8cf6e9608a4377.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d80075e0172350e34f7cc36560ca3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb33d53dfdeede06b16479205ea95d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38079c9865268fb80ab3f50f90b064a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a23904d60ad059f3ba0f85efb38cd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5ea0fe51369f9ebaa14e627f93519.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d80075e0172350e34f7cc36560ca3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7e763f6dc3460a0a5b451cf0e99d4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9331835e8639c972320a261df1bf3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26415c7ad1cd6009cfc177d996929f3e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb6e404f8da824b4f59ceeee3f109b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62409de284d5339b47e96c275193a7c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb396fea856322b94fb23196ed5df8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fe55b5c2ffd219281f5864d6dd4dc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0a47bc33475cd3a8db65b949e752b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41fe16122c4e38ce5b33aea3c7daf9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47884d9077ab2bb8b446cb79b863db.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0facdda4efb02f5454398f587699a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cca7143891faa45f14eaf43d908f6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a8118fed3a922016f3c3e588df62.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f831af19b4f7b369099f92532f0ec8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af027c231fe6e5f9474df66ff9e71c4.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323e98dec029a8279eeb30a69dc4441.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147cdb5e00669cce61ab38f265118dd.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd11760924fe9f206753f2acc9d1e0.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec1e556ea33cb6951c42916c91425.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a5a61c1e831d97db5afaf3f31ecf.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1edfe8e7c861b3ca67280aa84364ad.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd740638322de7b064efae85c11a7b4.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fed767b56da3be713469938ebdfe5.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d6bc590610cde673dc8dbc2894953.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55910c199ef8ca26cfa778bb6136c57f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bafeaaf2d71c97c272ccd001d3a7a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad31f2d53101f1866ec2f23c155404.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeefd3beccdeb07e38a8e942c669287.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb1749e2354324bd5750b75bc4f946.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f68379ee5b39adea8cf6e9608a4377.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036ad2f56e0a6554f2ba5ae23f26986.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de086bde4ffb4e4db9b9c29b856f6e.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae53ad9b43286f97ce1c5b780543a81.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45921c144c1a47e4ca82bebcfa448c.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f26eeec0dc3c87ba5dfd4f6a7a8d4.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe9c0f7db9ef49e375ec47eac07125.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8538099deed5c15af2cd93487152c.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f5a82a80ef8bfa19427cc8abffe8.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b274aceaafa53382565088ca06e9e7.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7fe07a322545fda5005b21842c9b1.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ee8ae00c1662a1e7d62848f1a3db3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4743450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4429125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="imageA4" descr="imageA4"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4000500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="imageA5" descr="imageA5"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4791075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="imageA6" descr="imageA6"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="imageA7" descr="imageA7"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4419600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="imageA8" descr="imageA8"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="6667500" cy="5162550"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="imageA2" descr="imageA2"/>
-[...23 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="8" name="imageA9" descr="imageA9"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4533900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="imageA10" descr="imageA10"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4238625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="imageA11" descr="imageA11"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4543425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="imageA12" descr="imageA12"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4629150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="imageA13" descr="imageA13"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4352925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="imageA14" descr="imageA14"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4171950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="imageA15" descr="imageA15"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4591050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="imageA16" descr="imageA16"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="5314950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="imageA17" descr="imageA17"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4438650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="imageA18" descr="imageA18"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4695825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="imageA19" descr="imageA19"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4886325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="imageA20" descr="imageA20"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6315075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="imageA21" descr="imageA21"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4762500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="imageA22" descr="imageA22"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4686300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="imageA23" descr="imageA23"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4695825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="imageA24" descr="imageA24"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4162425"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="imageA25" descr="imageA25"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4219575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="imageA26" descr="imageA26"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4448175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="imageA27" descr="imageA27"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3971925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="imageA28" descr="imageA28"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4552950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="imageA29" descr="imageA29"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4638675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="imageA30" descr="imageA30"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4600575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="imageA31" descr="imageA31"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4333875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="imageA32" descr="imageA32"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="10467975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="imageA33" descr="imageA33"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4552950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="imageA34" descr="imageA34"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3105150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="imageA35" descr="imageA35"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4181475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="imageA36" descr="imageA36"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3867150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="imageA37" descr="imageA37"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="9620250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="imageA38" descr="imageA38"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4600575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="imageA39" descr="imageA39"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="3743325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="imageA40" descr="imageA40"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="7105650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="imageA41" descr="imageA41"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4200525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="imageA3" descr="imageA3"/>
-[...53 lines deleted...]
-      <xdr:row>4</xdr:row>
+        <xdr:cNvPr id="41" name="imageA42" descr="imageA42"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6572250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="imageA43" descr="imageA43"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="6324600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="imageA44" descr="imageA44"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4848225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="imageA45" descr="imageA45"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="6667500" cy="4600575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="imageA46" descr="imageA46"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6667500" cy="4448175"/>
-    <xdr:pic>
-[...1258 lines deleted...]
-    <xdr:ext cx="6667500" cy="4791075"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="imageA47" descr="imageA47"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -2241,591 +2241,591 @@
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:26" customHeight="1" ht="460">
+    <row r="2" spans="1:26" customHeight="1" ht="395">
       <c r="A2"/>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="374">
+    <row r="3" spans="1:26" customHeight="1" ht="423">
       <c r="A3"/>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:26" customHeight="1" ht="409">
+    <row r="4" spans="1:26" customHeight="1" ht="395">
       <c r="A4"/>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:26" customHeight="1" ht="396">
+    <row r="5" spans="1:26" customHeight="1" ht="357">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="858">
+    <row r="6" spans="1:26" customHeight="1" ht="427">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="396">
+    <row r="7" spans="1:26" customHeight="1" ht="378">
       <c r="A7"/>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="419">
+    <row r="8" spans="1:26" customHeight="1" ht="394">
       <c r="A8"/>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:26" customHeight="1" ht="413">
+    <row r="9" spans="1:26" customHeight="1" ht="460">
       <c r="A9"/>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="423">
+    <row r="10" spans="1:26" customHeight="1" ht="404">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="11" spans="1:26" customHeight="1" ht="395">
+    <row r="11" spans="1:26" customHeight="1" ht="378">
       <c r="A11"/>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="12" spans="1:26" customHeight="1" ht="425">
+    <row r="12" spans="1:26" customHeight="1" ht="405">
       <c r="A12"/>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="13" spans="1:26" customHeight="1" ht="376">
+    <row r="13" spans="1:26" customHeight="1" ht="413">
       <c r="A13"/>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="432">
+    <row r="14" spans="1:26" customHeight="1" ht="388">
       <c r="A14"/>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="15" spans="1:26" customHeight="1" ht="388">
+    <row r="15" spans="1:26" customHeight="1" ht="372">
       <c r="A15"/>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="16" spans="1:26" customHeight="1" ht="563">
+    <row r="16" spans="1:26" customHeight="1" ht="409">
       <c r="A16"/>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="17" spans="1:26" customHeight="1" ht="436">
+    <row r="17" spans="1:26" customHeight="1" ht="474">
       <c r="A17"/>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="406">
+    <row r="18" spans="1:26" customHeight="1" ht="396">
       <c r="A18"/>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="19" spans="1:26" customHeight="1" ht="404">
+    <row r="19" spans="1:26" customHeight="1" ht="419">
       <c r="A19"/>
       <c r="B19" t="s">
         <v>55</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="20" spans="1:26" customHeight="1" ht="378">
+    <row r="20" spans="1:26" customHeight="1" ht="436">
       <c r="A20"/>
       <c r="B20" t="s">
         <v>58</v>
       </c>
       <c r="C20" t="s">
         <v>59</v>
       </c>
       <c r="D20" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="21" spans="1:26" customHeight="1" ht="395">
+    <row r="21" spans="1:26" customHeight="1" ht="563">
       <c r="A21"/>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" t="s">
         <v>62</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="22" spans="1:26" customHeight="1" ht="405">
+    <row r="22" spans="1:26" customHeight="1" ht="425">
       <c r="A22"/>
       <c r="B22" t="s">
         <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>65</v>
       </c>
       <c r="D22" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="357">
+    <row r="23" spans="1:26" customHeight="1" ht="418">
       <c r="A23"/>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="24" spans="1:26" customHeight="1" ht="410">
+    <row r="24" spans="1:26" customHeight="1" ht="419">
       <c r="A24"/>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="25" spans="1:26" customHeight="1" ht="474">
+    <row r="25" spans="1:26" customHeight="1" ht="371">
       <c r="A25"/>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" t="s">
         <v>74</v>
       </c>
       <c r="D25" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="26" spans="1:26" customHeight="1" ht="371">
+    <row r="26" spans="1:26" customHeight="1" ht="376">
       <c r="A26"/>
       <c r="B26" t="s">
         <v>76</v>
       </c>
       <c r="C26" t="s">
         <v>77</v>
       </c>
       <c r="D26" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="27" spans="1:26" customHeight="1" ht="634">
+    <row r="27" spans="1:26" customHeight="1" ht="396">
       <c r="A27"/>
       <c r="B27" t="s">
         <v>79</v>
       </c>
       <c r="C27" t="s">
         <v>80</v>
       </c>
       <c r="D27" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="28" spans="1:26" customHeight="1" ht="396">
+    <row r="28" spans="1:26" customHeight="1" ht="354">
       <c r="A28"/>
       <c r="B28" t="s">
         <v>82</v>
       </c>
       <c r="C28" t="s">
         <v>83</v>
       </c>
       <c r="D28" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="410">
+    <row r="29" spans="1:26" customHeight="1" ht="406">
       <c r="A29"/>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="345">
+    <row r="30" spans="1:26" customHeight="1" ht="413">
       <c r="A30"/>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" t="s">
         <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="586">
+    <row r="31" spans="1:26" customHeight="1" ht="410">
       <c r="A31"/>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" t="s">
         <v>92</v>
       </c>
       <c r="D31" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="32" spans="1:26" customHeight="1" ht="334">
+    <row r="32" spans="1:26" customHeight="1" ht="386">
       <c r="A32"/>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:26" customHeight="1" ht="410">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="934">
       <c r="A33"/>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:26" customHeight="1" ht="386">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="406">
       <c r="A34"/>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D34" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:26" customHeight="1" ht="413">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="277">
       <c r="A35"/>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:26" customHeight="1" ht="934">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="373">
       <c r="A36"/>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:26" customHeight="1" ht="406">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="345">
       <c r="A37"/>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:26" customHeight="1" ht="564">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="858">
       <c r="A38"/>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C38" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:26" customHeight="1" ht="277">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="410">
       <c r="A39"/>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:26" customHeight="1" ht="354">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="334">
       <c r="A40"/>
       <c r="B40" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:26" customHeight="1" ht="419">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="634">
       <c r="A41"/>
       <c r="B41" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C41" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D41" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:26" customHeight="1" ht="418">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="374">
       <c r="A42"/>
       <c r="B42" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C42" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D42" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:26" customHeight="1" ht="372">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="586">
       <c r="A43"/>
       <c r="B43" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C43" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="378">
+    <row r="44" spans="1:26" customHeight="1" ht="564">
       <c r="A44"/>
       <c r="B44" t="s">
         <v>129</v>
       </c>
       <c r="C44" t="s">
         <v>130</v>
       </c>
       <c r="D44" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="45" spans="1:26" customHeight="1" ht="394">
+    <row r="45" spans="1:26" customHeight="1" ht="432">
       <c r="A45"/>
       <c r="B45" t="s">
         <v>132</v>
       </c>
       <c r="C45" t="s">
         <v>133</v>
       </c>
       <c r="D45" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="373">
+    <row r="46" spans="1:26" customHeight="1" ht="410">
       <c r="A46"/>
       <c r="B46" t="s">
         <v>135</v>
       </c>
       <c r="C46" t="s">
         <v>136</v>
       </c>
       <c r="D46" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="47" spans="1:26" customHeight="1" ht="427">
+    <row r="47" spans="1:26" customHeight="1" ht="396">
       <c r="A47"/>
       <c r="B47" t="s">
         <v>138</v>
       </c>
       <c r="C47" t="s">
         <v>139</v>
       </c>
       <c r="D47" t="s">
         <v>140</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>